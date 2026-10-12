--- v0 (2025-10-14)
+++ v1 (2026-10-12)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7405C05B" w14:textId="6389F9EA" w:rsidR="00871F20" w:rsidRPr="00276E46" w:rsidRDefault="0003434F" w:rsidP="006F5B8C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Rolls-Royce Contractor </w:t>
       </w:r>
       <w:r w:rsidR="00EB2762">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -642,77 +642,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="60EEB8C6" w14:textId="77777777" w:rsidR="00C22EC3" w:rsidRPr="00276E46" w:rsidRDefault="00C22EC3" w:rsidP="00C22EC3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="147"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer" w:cs="Arial"/>
         </w:rPr>
         <w:t>Premium Economy or Business class air travel can be undertaken for travel &gt; 6 hours. This must be agreed upfront by the RR budget holder prior to travelling.</w:t>
       </w:r>
       <w:r w:rsidR="002E0091" w:rsidRPr="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> The company default is economy so any cost exceeding this must be approved in writing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413379F1" w14:textId="77777777" w:rsidR="00C22EC3" w:rsidRPr="00276E46" w:rsidRDefault="00C22EC3" w:rsidP="00C22EC3">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6ED9EF9C" w14:textId="77777777" w:rsidR="00C22EC3" w:rsidRPr="00276E46" w:rsidRDefault="00C22EC3" w:rsidP="00C22EC3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc440894701"/>
       <w:r w:rsidRPr="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Overnight travel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="39CA2471" w14:textId="77777777" w:rsidR="00C22EC3" w:rsidRPr="00276E46" w:rsidRDefault="00C22EC3" w:rsidP="00C22EC3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You should always aim to take daytime flights even if it means a slight extension to your trip. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE4C4C4" w14:textId="77777777" w:rsidR="00C22EC3" w:rsidRPr="00276E46" w:rsidRDefault="00C22EC3" w:rsidP="00C22EC3">
       <w:pPr>
@@ -1001,603 +989,629 @@
       <w:r w:rsidR="002E0091" w:rsidRPr="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE34DB">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
         <w:t>Amex GBT</w:t>
       </w:r>
       <w:r w:rsidR="002E0091" w:rsidRPr="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
         <w:t xml:space="preserve"> will ensure that you are booked into a suitable property in the right location and within rate cap.</w:t>
       </w:r>
       <w:r w:rsidR="001A3E19" w:rsidRPr="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wi-fi is typically included in the Rolls-Royce negotiated rate and therefore paying extra should be by exception.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F814D1" w14:textId="0BF2A39E" w:rsidR="00C22EC3" w:rsidRPr="00276E46" w:rsidRDefault="001A3E19" w:rsidP="006F5B8C">
+    <w:p w14:paraId="56F814D1" w14:textId="4E80A360" w:rsidR="00C22EC3" w:rsidRPr="00276E46" w:rsidRDefault="001A3E19" w:rsidP="006F5B8C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
         <w:t>For any stays longer than 7 days Ser</w:t>
       </w:r>
       <w:r w:rsidR="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
-        <w:t xml:space="preserve">viced Apartments should be used with </w:t>
-[...5 lines deleted...]
-        <w:t>Amex GBT</w:t>
+        <w:t xml:space="preserve">viced Apartments </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t>may</w:t>
       </w:r>
       <w:r w:rsidR="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
-        <w:t xml:space="preserve"> assisting in sourcing suitable accommodation</w:t>
+        <w:t xml:space="preserve"> be used </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t>– booked directly with</w:t>
       </w:r>
       <w:r w:rsidR="008C1E1A">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or directly with SilverDoor Serviced Apartments if no other travel is being arranged.</w:t>
+        <w:t xml:space="preserve"> SilverDoor Serviced Apartments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06437E3B" w14:textId="77777777" w:rsidR="00573562" w:rsidRPr="00276E46" w:rsidRDefault="00573562" w:rsidP="006F5B8C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="664E4AEA" w14:textId="77777777" w:rsidR="00573562" w:rsidRPr="00276E46" w:rsidRDefault="00573562" w:rsidP="00573562">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc440894706"/>
       <w:r w:rsidRPr="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
           <w:b/>
         </w:rPr>
         <w:t>Driving after flying</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="649CD6A9" w14:textId="77777777" w:rsidR="00573562" w:rsidRPr="00276E46" w:rsidRDefault="00573562" w:rsidP="00573562">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
         <w:t xml:space="preserve">For your own safety you shouldn’t drive immediately after you’ve come off a long or any overnight flight. Instead, arrange for a chauffeur car or taxi to meet you, or take the bus or train. If you do have a car at the airport that you need to drive back, check into a hotel – an airport hotel is ideal – and get at least six hours rest before you get on the road. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE4018F" w14:textId="7D7C2EF1" w:rsidR="009236F3" w:rsidRDefault="009236F3" w:rsidP="006F5B8C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="191CC7EF" w14:textId="77777777" w:rsidR="006F5B8C" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="006F5B8C">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="412AE27A" w14:textId="77777777" w:rsidR="0097224D" w:rsidRDefault="0097224D" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04AC1150" w14:textId="77777777" w:rsidR="0097224D" w:rsidRDefault="0097224D" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0138B94A" w14:textId="77777777" w:rsidR="0097224D" w:rsidRDefault="0097224D" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5868F7A1" w14:textId="77777777" w:rsidR="0097224D" w:rsidRDefault="0097224D" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="191CC7EF" w14:textId="5820E687" w:rsidR="006F5B8C" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">BUSINESS EXPENSES </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="002ECE68" w14:textId="77777777" w:rsidR="002A382C" w:rsidRPr="00276E46" w:rsidRDefault="002A382C" w:rsidP="002A382C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
+        <w:t xml:space="preserve">This is to be used when setting maximum values for expenses to be passed on to Rolls-Royce, values more than these are to be on the Supplier account.  This is for guidance only it is your responsibility to set policies appropriate your business and employees. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB11033" w14:textId="77777777" w:rsidR="002A382C" w:rsidRPr="00276E46" w:rsidRDefault="002A382C" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C732A6" w14:textId="77777777" w:rsidR="0003434F" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="0003434F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t>Expenses must be reasonable and can only be claimed if they are in direct relation to business activities undertaken by employees that have a specific business purpose. Expenses that are not business related, i.e. expenses of a personal nature are not allowed under the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0729" w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UK Travel; Policy and should be paid for personally by the employee. </w:t>
+      </w:r>
+      <w:r w:rsidR="0003434F" w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Allowable expenses will only be paid on a ‘as incurred’ basis supported by valid receipts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EEBC0F" w14:textId="77777777" w:rsidR="006F5B8C" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B1564E" w14:textId="2DDEE5DF" w:rsidR="006F5B8C" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only reasonable and appropriate business expenses incurred and evidenced by a VAT receipt can be claimed and reimbursed. Where receipts are not available an explanation should be provided. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C48B36C" w14:textId="77777777" w:rsidR="006F5B8C" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17808451" w14:textId="1B3C1C3D" w:rsidR="006F5B8C" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment for Meals, Accommodation and Entertainment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3860CD3A" w14:textId="77777777" w:rsidR="00CD0729" w:rsidRPr="00276E46" w:rsidRDefault="00CD0729" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74ADED94" w14:textId="77777777" w:rsidR="006F5B8C" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Business Meals </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8039DB" w14:textId="77777777" w:rsidR="006F5B8C" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t>A meal is considered to mean a pre-prepared complete meal and not a collection of individual ingredients. Receipts must be provided to suppo</w:t>
+      </w:r>
+      <w:r w:rsidR="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t>rt expense claims for all meals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05386067" w14:textId="77777777" w:rsidR="006F5B8C" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="785D8AF5" w14:textId="77777777" w:rsidR="006F5B8C" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Breakfast </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A8CD98" w14:textId="42A5939D" w:rsidR="006F5B8C" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t>Breakfast is not normally claimable unless the employee has to start travelling at an unusually early time</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (before 6.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090367D">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t>0am)</w:t>
+      </w:r>
+      <w:r w:rsidR="0090367D">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or if you are staying away on business overnight.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0091" w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t>Breakfast is typically included in the Rolls-Royce negotiated hotel rate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E40BF8" w14:textId="77777777" w:rsidR="006F5B8C" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04AC1B70" w14:textId="77777777" w:rsidR="006F5B8C" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lunch </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364F8FC6" w14:textId="17198E78" w:rsidR="009236F3" w:rsidRPr="0090367D" w:rsidRDefault="0090367D" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090367D">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t>You can claim when on company business and where you cannot do what you normally do. Employees can claim up to £6 receipted as a contribution towards lunch costs, or the cost of an equivalent meal in overseas locations to subsidise any additional expenses incurred.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0795ED97" w14:textId="77777777" w:rsidR="0090367D" w:rsidRPr="00276E46" w:rsidRDefault="0090367D" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="254B7493" w14:textId="12C38301" w:rsidR="009236F3" w:rsidRPr="00276E46" w:rsidRDefault="006F5B8C" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evening Meals </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707A0DDD" w14:textId="2FD829AC" w:rsidR="006F5B8C" w:rsidRPr="0090367D" w:rsidRDefault="0090367D" w:rsidP="0090367D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090367D">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t>You can only claim for an evening meal if you will be exceptionally late home (after 8:00p.m.) and stop for a meal before reaching home or if you are staying away on business overnight. You can claim an alcoholic drink (e.g., a glass of wine or a beer) with your evening meal where it is within local country custom and does not contravene safety requirements for your role.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B3FB18" w14:textId="77777777" w:rsidR="00F55FF1" w:rsidRPr="00276E46" w:rsidRDefault="00F55FF1" w:rsidP="00F55FF1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B48D67" w14:textId="702F3E2C" w:rsidR="00F55FF1" w:rsidRPr="00276E46" w:rsidRDefault="00F55FF1" w:rsidP="00F55FF1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Drinks/Refreshments (non alcoholic)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541D1B15" w14:textId="78C05F35" w:rsidR="004C0E4B" w:rsidRPr="00F55FF1" w:rsidRDefault="00F55FF1" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+        </w:rPr>
+        <w:t>When away on business, you can claim for up to two drinks per 24 hours if self service facilities are not available. Plus, one with your breakfast and evening meal if you are away from your place of work overnight on company business.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262DC199" w14:textId="77777777" w:rsidR="0090367D" w:rsidRDefault="0090367D" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02332CE9" w14:textId="77777777" w:rsidR="0090367D" w:rsidRDefault="0090367D" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7020DAFB" w14:textId="4468C3FA" w:rsidR="009B028D" w:rsidRPr="00276E46" w:rsidRDefault="009B028D" w:rsidP="006F5B8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
+          <w:b/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">This is to be used when setting maximum values for expenses to be passed on to Rolls-Royce, values more than these are to be on the Supplier account.  This is for guidance only it is your responsibility to set policies appropriate your business and employees. </w:t>
-[...382 lines deleted...]
-        </w:rPr>
         <w:t>Mileage (UK only)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377DCC9D" w14:textId="15BD14BF" w:rsidR="009B028D" w:rsidRPr="0090367D" w:rsidRDefault="0090367D" w:rsidP="006F5B8C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090367D">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:hAnsi="RR Pioneer"/>
         </w:rPr>
         <w:t>From your home, or normal place of work, to another place of work or transport (e.g., the airport) supported by a fuel receipt only for journeys of 5 miles/8 kilometres or more (one way). You cannot claim from home to your primary Rolls Royce location. Mileage claims should be per single or return journey and should not be for grouped for multiple claims</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="701F7F92" w14:textId="77777777" w:rsidR="0009748B" w:rsidRDefault="009B028D" w:rsidP="001A3E19">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:eastAsia="Times New Roman" w:hAnsi="RR Pioneer" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:eastAsia="Times New Roman" w:hAnsi="RR Pioneer" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Private Car (ppm is pence per mile)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036DEA65" w14:textId="77777777" w:rsidR="009B028D" w:rsidRPr="0009748B" w:rsidRDefault="009B028D" w:rsidP="001A3E19">
+    <w:p w14:paraId="036DEA65" w14:textId="2847A32D" w:rsidR="009B028D" w:rsidRPr="0009748B" w:rsidRDefault="009B028D" w:rsidP="001A3E19">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:eastAsia="Times New Roman" w:hAnsi="RR Pioneer" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276E46">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:eastAsia="Times New Roman" w:hAnsi="RR Pioneer"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Up to 4,000 miles / tax year - 45 ppm. Over 4,000 miles / tax year - 25 ppm.</w:t>
+        <w:t xml:space="preserve">Up to 4,000 miles / tax year - </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:eastAsia="Times New Roman" w:hAnsi="RR Pioneer"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276E46">
+        <w:rPr>
+          <w:rFonts w:ascii="RR Pioneer" w:eastAsia="Times New Roman" w:hAnsi="RR Pioneer"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ppm. Over 4,000 miles / tax year - 25 ppm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC5DCF7" w14:textId="77777777" w:rsidR="00276E46" w:rsidRDefault="0009748B" w:rsidP="001A3E19">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:eastAsia="Times New Roman" w:hAnsi="RR Pioneer"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009748B">
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:eastAsia="Times New Roman" w:hAnsi="RR Pioneer"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Car Rental</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03BAB305" w14:textId="4DBBFF5B" w:rsidR="0009748B" w:rsidRPr="0009748B" w:rsidRDefault="0009748B" w:rsidP="001A3E19">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
@@ -1887,211 +1901,205 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="704F1E7A" w14:textId="77777777" w:rsidR="00EB35CC" w:rsidRPr="00EB2762" w:rsidRDefault="00EB35CC" w:rsidP="001A3E19">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:ascii="RR Pioneer" w:eastAsia="Times New Roman" w:hAnsi="RR Pioneer"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EB35CC" w:rsidRPr="00EB2762">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A10A4D7" w14:textId="77777777" w:rsidR="002D214D" w:rsidRDefault="002D214D" w:rsidP="00B50CA2">
+    <w:p w14:paraId="0F9D8DE5" w14:textId="77777777" w:rsidR="00F73B19" w:rsidRDefault="00F73B19" w:rsidP="00B50CA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7854B9E9" w14:textId="77777777" w:rsidR="002D214D" w:rsidRDefault="002D214D" w:rsidP="00B50CA2">
+    <w:p w14:paraId="3ED30172" w14:textId="77777777" w:rsidR="00F73B19" w:rsidRDefault="00F73B19" w:rsidP="00B50CA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RR Pioneer">
     <w:panose1 w:val="020B0503050201040103"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000003C7" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="477A8D77" w14:textId="3B3BF457" w:rsidR="002B4FC5" w:rsidRDefault="006F28A9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="477A8D77" w14:textId="622CD6B4" w:rsidR="002B4FC5" w:rsidRDefault="003F1AAD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>February</w:t>
-[...5 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>September 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="639A02EC" w14:textId="19E16F72" w:rsidR="002B4FC5" w:rsidRDefault="002B4FC5">
+  <w:p w14:paraId="639A02EC" w14:textId="3AEED7A8" w:rsidR="002B4FC5" w:rsidRDefault="002B4FC5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r w:rsidR="006F28A9">
-      <w:t>7</w:t>
+    <w:r w:rsidR="003F1AAD">
+      <w:t>8</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D1DF006" w14:textId="77777777" w:rsidR="00AE34DB" w:rsidRDefault="00AE34DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4048B49C" w14:textId="77777777" w:rsidR="002D214D" w:rsidRDefault="002D214D" w:rsidP="00B50CA2">
+    <w:p w14:paraId="63D7914B" w14:textId="77777777" w:rsidR="00F73B19" w:rsidRDefault="00F73B19" w:rsidP="00B50CA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48944822" w14:textId="77777777" w:rsidR="002D214D" w:rsidRDefault="002D214D" w:rsidP="00B50CA2">
+    <w:p w14:paraId="43D82001" w14:textId="77777777" w:rsidR="00F73B19" w:rsidRDefault="00F73B19" w:rsidP="00B50CA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22EB4F99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="211A6C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -2257,158 +2265,167 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="729963393">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2081364118">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00871F20"/>
     <w:rsid w:val="0003434F"/>
     <w:rsid w:val="0009748B"/>
     <w:rsid w:val="000C74C0"/>
     <w:rsid w:val="001A3E19"/>
     <w:rsid w:val="001A5C20"/>
     <w:rsid w:val="0021118E"/>
     <w:rsid w:val="00214181"/>
+    <w:rsid w:val="00252519"/>
     <w:rsid w:val="00276E46"/>
     <w:rsid w:val="00276E6A"/>
     <w:rsid w:val="002A382C"/>
     <w:rsid w:val="002B4FC5"/>
     <w:rsid w:val="002D214D"/>
     <w:rsid w:val="002E0091"/>
     <w:rsid w:val="00303691"/>
     <w:rsid w:val="00384A17"/>
     <w:rsid w:val="003974F5"/>
     <w:rsid w:val="003B1414"/>
+    <w:rsid w:val="003F1AAD"/>
     <w:rsid w:val="004C0E4B"/>
     <w:rsid w:val="00573562"/>
+    <w:rsid w:val="005A17A9"/>
     <w:rsid w:val="005E2091"/>
+    <w:rsid w:val="006E1C2C"/>
     <w:rsid w:val="006E7F5B"/>
     <w:rsid w:val="006F28A9"/>
     <w:rsid w:val="006F5B8C"/>
+    <w:rsid w:val="007A02D1"/>
     <w:rsid w:val="00804691"/>
     <w:rsid w:val="00871F20"/>
     <w:rsid w:val="00873AE4"/>
     <w:rsid w:val="008C1E1A"/>
     <w:rsid w:val="008F2526"/>
     <w:rsid w:val="0090367D"/>
     <w:rsid w:val="009236F3"/>
+    <w:rsid w:val="0097224D"/>
     <w:rsid w:val="009B028D"/>
     <w:rsid w:val="009C0325"/>
     <w:rsid w:val="00A3798B"/>
     <w:rsid w:val="00A37B56"/>
     <w:rsid w:val="00A66CF6"/>
     <w:rsid w:val="00AE34DB"/>
     <w:rsid w:val="00B50CA2"/>
     <w:rsid w:val="00B541B6"/>
     <w:rsid w:val="00B872E8"/>
     <w:rsid w:val="00C13EC7"/>
     <w:rsid w:val="00C22EC3"/>
+    <w:rsid w:val="00CA3008"/>
     <w:rsid w:val="00CD0729"/>
     <w:rsid w:val="00CF3554"/>
     <w:rsid w:val="00E812BD"/>
     <w:rsid w:val="00EB2762"/>
     <w:rsid w:val="00EB35CC"/>
     <w:rsid w:val="00F03A88"/>
     <w:rsid w:val="00F2497D"/>
     <w:rsid w:val="00F425C5"/>
     <w:rsid w:val="00F55FF1"/>
+    <w:rsid w:val="00F73B19"/>
     <w:rsid w:val="00F7681E"/>
+    <w:rsid w:val="00F8629B"/>
     <w:rsid w:val="00FB078E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0BF217B9"/>
   <w15:docId w15:val="{F9158320-36A4-400B-A640-99EE8A0123A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2974,51 +2991,51 @@
     <w:rsid w:val="00B50CA2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B50CA2"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="299768138">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rollsroyce@silverdoorapartments.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:euadr@ehi.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservices@groundscope.co.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GB.Travel@amexgbt.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rollsroyce.sharepoint.com/:w:/r/sites/engineroom/en-gb/travel_expenses/Documents/Travel/Travel%20Request%20Form%20Non%20UK%20Payroll.docx?d=wb540dc57fbd34f05a196eefdea600521&amp;csf=1&amp;web=1&amp;e=AfFrc4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
@@ -3298,138 +3315,147 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <WrappedLabelHistory xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2016/02/Classifier/internal/wrappedLabelHistory">
   <Value>PD94bWwgdmVyc2lvbj0iMS4wIiBlbmNvZGluZz0idXMtYXNjaWkiPz48bGFiZWxIaXN0b3J5IHhtbG5zOnhzaT0iaHR0cDovL3d3dy53My5vcmcvMjAwMS9YTUxTY2hlbWEtaW5zdGFuY2UiIHhtbG5zOnhzZD0iaHR0cDovL3d3dy53My5vcmcvMjAwMS9YTUxTY2hlbWEiIHhtbG5zPSJodHRwOi8vd3d3LmJvbGRvbmphbWVzLmNvbS8yMDE2LzAyL0NsYXNzaWZpZXIvaW50ZXJuYWwvbGFiZWxIaXN0b3J5Ij48aXRlbT48c2lzbCBzaXNsVmVyc2lvbj0iMCIgcG9saWN5PSJlNTZkYWE4YS03YjI3LTQ4YWMtODVkNC1kYjY1YWNiNTgwYjYiIG9yaWdpbj0idXNlclNlbGVjdGVkIj48ZWxlbWVudCB1aWQ9IjI4YjhmOTA3LWM0ZmUtNDI5MS04ODZkLWRlZDFkZGM1NDBjMiIgdmFsdWU9IiIgeG1sbnM9Imh0dHA6Ly93d3cuYm9sZG9uamFtZXMuY29tLzIwMDgvMDEvc2llL2ludGVybmFsL2xhYmVsIiAvPjxlbGVtZW50IHVpZD0iNDkzMzA3OTgtNzAwMy00ZTg2LTgzMzItYWY0OWYyMDU2NGE2IiB2YWx1ZT0iIiB4bWxucz0iaHR0cDovL3d3dy5ib2xkb25qYW1lcy5jb20vMjAwOC8wMS9zaWUvaW50ZXJuYWwvbGFiZWwiIC8+PGVsZW1lbnQgdWlkPSJlYzZhYmQzYi1jMGQ2LTRmYTctYTYwYS0zNDlkMGY4MjJlM2IiIHZhbHVlPSIiIHhtbG5zPSJodHRwOi8vd3d3LmJvbGRvbmphbWVzLmNvbS8yMDA4LzAxL3NpZS9pbnRlcm5hbC9sYWJlbCIgLz48ZWxlbWVudCB1aWQ9IjQ2ZmUyMzI5LWMwMmItNDQ5NS1iNjI0LTEyYTQ5OWQwNjllMiIgdmFsdWU9IiIgeG1sbnM9Imh0dHA6Ly93d3cuYm9sZG9uamFtZXMuY29tLzIwMDgvMDEvc2llL2ludGVybmFsL2xhYmVsIiAvPjwvc2lzbD48VXNlck5hbWU+UlJMT0NBTFxVNDEyMzIxPC9Vc2VyTmFtZT48RGF0ZVRpbWU+MTUvMDMvMjAyMSAxMjowMDowMTwvRGF0ZVRpbWU+PExhYmVsU3RyaW5nPlByaXZhdGUgLSBSb2xscy1Sb3ljZSBDb250ZW50IE9ubHkgLSBOb3QgU3ViamVjdCB0byBFeHBvcnQgQ29udHJvbCAgICAgPC9MYWJlbFN0cmluZz48L2l0ZW0+PC9sYWJlbEhpc3Rvcnk+</Value>
 </WrappedLabelHistory>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="e56daa8a-7b27-48ac-85d4-db65acb580b6" origin="userSelected">
+<sisl xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="e56daa8a-7b27-48ac-85d4-db65acb580b6" origin="userSelected">
   <element uid="28b8f907-c4fe-4291-886d-ded1ddc540c2" value=""/>
   <element uid="49330798-7003-4e86-8332-af49f20564a6" value=""/>
   <element uid="ec6abd3b-c0d6-4fa7-a60a-349d0f822e3b" value=""/>
   <element uid="46fe2329-c02b-4495-b624-12a499d069e2" value=""/>
 </sisl>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56D1BEA3-A066-4D05-B37D-186DA1A81D4E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://www.boldonjames.com/2016/02/Classifier/internal/wrappedLabelHistory"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D884FF8-F839-4863-B275-9525F24B4BB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF3B2F09-68C8-4144-8043-18BAD439B49F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1290</Words>
-  <Characters>7358</Characters>
+  <Words>1330</Words>
+  <Characters>6753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>146</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Rolls-Royce Plc</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8631</CharactersWithSpaces>
+  <CharactersWithSpaces>8065</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>liles</dc:creator>
-  <cp:keywords>|1:Pvt|5:NonExpCont|6:NonGov|2:Rolls-Royce|</cp:keywords>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
+  <keywords>|1:Pvt|5:NonExpCont|6:NonGov|2:Rolls-Royce|</keywords>
+  <lastModifiedBy>Perry, Wendy (Contractor)</lastModifiedBy>
+  <revision>4</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="docIndexRef">
+<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="docIndexRef">
     <vt:lpwstr>5fc24327-d795-4319-866b-6ac5bc1158fe</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="bjSaver">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="bjSaver">
     <vt:lpwstr>C24S12tZjM4MioDfcmOv1c6jiAcQhYTi</vt:lpwstr>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="bjDocumentLabelXML-0">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="bjDocumentSecurityLabel">
+    <vt:lpwstr>Private - Rolls-Royce Content Only - Not Subject to Export Control     </vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TCGovSecClass">
+    <vt:lpwstr>No_Classification</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="bjLabelHistoryID">
+    <vt:lpwstr>{56D1BEA3-A066-4D05-B37D-186DA1A81D4E}</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_NewReviewCycle">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="bjClsUserRVM">
+    <vt:lpwstr>[]</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="bjDocumentLabelXML">
+    <vt:lpwstr>&lt;?xml version="1.0" encoding="us-ascii"?&gt;&lt;sisl xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" sislVersion="0" policy="e56daa8a-7b27-48ac-85d4-db65acb580b6" origin="userSelected" xmlns="http://www.boldonj</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="bjDocumentLabelXML-0">
     <vt:lpwstr>ames.com/2008/01/sie/internal/label"&gt;&lt;element uid="28b8f907-c4fe-4291-886d-ded1ddc540c2" value="" /&gt;&lt;element uid="49330798-7003-4e86-8332-af49f20564a6" value="" /&gt;&lt;element uid="ec6abd3b-c0d6-4fa7-a60a-349d0f822e3b" value="" /&gt;&lt;element uid="46fe2329-c02b-4</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="bjDocumentLabelXML-1">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="bjDocumentLabelXML-1">
     <vt:lpwstr>495-b624-12a499d069e2" value="" /&gt;&lt;/sisl&gt;</vt:lpwstr>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GovSecClass">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Ownership">
+    <vt:lpwstr>Rolls-Royce_content_only</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="GovSecClass">
     <vt:lpwstr>No_Classification</vt:lpwstr>
-  </property>
-[...6 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="BusinessSensitivity">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="ExportControlled">
+    <vt:lpwstr>Not_Subject_to_Export_Control</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="BusinessSensitivity">
     <vt:lpwstr>Private</vt:lpwstr>
-  </property>
-[...6 lines deleted...]
-</Properties>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="bjLabelRefreshRequired">
+    <vt:lpwstr>FileClassifier</vt:lpwstr>
+  </op:property>
+</op:Properties>
 </file>